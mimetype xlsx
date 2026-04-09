--- v0 (2026-02-19)
+++ v1 (2026-04-09)
@@ -1,76 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC903D83-7B3F-4CDC-978A-D9487CD17DAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73DE8BBF-0E83-48F1-88EE-5F7F68B1F980}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="52">
   <si>
-    <t>单位</t>
-[...1 lines deleted...]
-  <si>
     <t>选手</t>
   </si>
   <si>
     <t>编号</t>
   </si>
   <si>
     <t>男子18岁以下年龄组</t>
   </si>
   <si>
     <t>火箭队</t>
   </si>
   <si>
     <t>姚明</t>
   </si>
   <si>
     <t>麦蒂</t>
   </si>
   <si>
     <t>斯科拉</t>
   </si>
   <si>
     <t>哈登</t>
   </si>
   <si>
     <t>詹姆斯</t>
@@ -178,50 +175,54 @@
     <t>阿伦</t>
   </si>
   <si>
     <t>华莱士</t>
   </si>
   <si>
     <t>帕金森</t>
   </si>
   <si>
     <t>勇士队</t>
   </si>
   <si>
     <t>汤普森</t>
   </si>
   <si>
     <t>格林</t>
   </si>
   <si>
     <t>维金斯</t>
   </si>
   <si>
     <t>鲁尼</t>
   </si>
   <si>
     <t>小项</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>队伍</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="宋体"/>
@@ -563,629 +564,629 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.88671875" customWidth="1"/>
     <col min="2" max="2" width="14.77734375" customWidth="1"/>
     <col min="3" max="3" width="14.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" s="1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="D2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D3" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="1">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D6" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D7" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D8" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D9" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D27" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D32" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D33" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D34" s="1">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D36" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D37" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D38" s="1">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D39" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D41" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>