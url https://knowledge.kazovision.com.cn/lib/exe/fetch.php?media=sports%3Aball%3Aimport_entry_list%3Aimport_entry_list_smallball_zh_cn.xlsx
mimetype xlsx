--- v0 (2026-02-19)
+++ v1 (2026-04-09)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.9\public\knowledge-cn\data\media\sports\ball\import_entry_list\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DE8AD51-011D-46B2-984C-DC403A95AAE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72AC617E-7BE4-4043-BE3E-ABBC8C488D93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{3EB2161C-E72B-4002-ACC7-E168B10D580D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3EB2161C-E72B-4002-ACC7-E168B10D580D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="39">
   <si>
     <t>选手</t>
   </si>
   <si>
-    <t>单位</t>
-[...1 lines deleted...]
-  <si>
     <t>队伍编码</t>
   </si>
   <si>
     <t>男子团体</t>
   </si>
   <si>
     <t>曹彦涛</t>
   </si>
   <si>
     <t>中国</t>
   </si>
   <si>
     <t>全开源</t>
   </si>
   <si>
     <t>谢聪凡</t>
   </si>
   <si>
     <t>梁国栋</t>
   </si>
   <si>
     <t>熊梦阳</t>
   </si>
   <si>
     <t>杉本和也</t>
@@ -138,50 +135,54 @@
     <t>高昉洁</t>
   </si>
   <si>
     <t>江苏</t>
   </si>
   <si>
     <t>韩利</t>
   </si>
   <si>
     <t>郑雨</t>
   </si>
   <si>
     <t>陈晓欣</t>
   </si>
   <si>
     <t>广西</t>
   </si>
   <si>
     <t>郑舒雅</t>
   </si>
   <si>
     <t>山东</t>
   </si>
   <si>
     <t>小项</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>队伍</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <family val="2"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="等线"/>
       <family val="2"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -512,364 +513,364 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FFA7143-D9EB-415F-97D2-C88FB7B1BC82}">
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+      <selection activeCell="I21" sqref="I21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.21875" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="3" width="12.21875" customWidth="1"/>
     <col min="4" max="4" width="12.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D17" s="1"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D18" s="1"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D19" s="1"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B23" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D23" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>