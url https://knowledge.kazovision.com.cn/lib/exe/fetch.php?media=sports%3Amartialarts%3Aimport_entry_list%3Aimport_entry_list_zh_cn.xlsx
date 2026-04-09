--- v0 (2025-11-04)
+++ v1 (2026-04-09)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE8270D7-49AC-450A-8BA0-BE64533B9B8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1E05A7C-07E8-4D38-B5F5-B3099FE74AFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="148">
   <si>
     <t>选手</t>
   </si>
   <si>
-    <t>单位</t>
-[...1 lines deleted...]
-  <si>
     <t>宁佳迪</t>
   </si>
   <si>
     <t>嘉定</t>
   </si>
   <si>
     <t>男子A组48KG</t>
   </si>
   <si>
     <t>欧阳俊</t>
   </si>
   <si>
     <t>郝胜天</t>
   </si>
   <si>
     <t>金山</t>
   </si>
   <si>
     <t>张丰熠</t>
   </si>
   <si>
     <t>范传豪</t>
   </si>
   <si>
     <t>浦东</t>
@@ -465,50 +462,54 @@
     <t>王子怡</t>
   </si>
   <si>
     <t>孙芳雅</t>
   </si>
   <si>
     <t>女子B组52KG</t>
   </si>
   <si>
     <t>屠妮娜</t>
   </si>
   <si>
     <t>杨一帆</t>
   </si>
   <si>
     <t>朱林婷</t>
   </si>
   <si>
     <t>徐语涵</t>
   </si>
   <si>
     <t>赵欢欢</t>
   </si>
   <si>
     <t>小项</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>队伍</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="宋体"/>
@@ -846,1378 +847,1378 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1"/>
     <col min="2" max="2" width="23" style="1" customWidth="1"/>
     <col min="3" max="16384" width="23" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="1" t="s">
-        <v>1</v>
+      <c r="C1" s="2" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B65" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B69" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B69" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B76" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B85" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B96" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B96" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B110" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B110" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">